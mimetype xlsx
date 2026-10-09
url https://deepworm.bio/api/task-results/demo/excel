--- v1 (2026-08-18)
+++ v2 (2026-10-09)
@@ -504,51 +504,51 @@
       </c>
       <c r="B4" t="n">
         <v>107</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Processed Video</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>de237_1776227844_de237.mp4</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Exported At</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>2026-08-18 08:42:09 UTC</t>
+          <t>2026-10-09 08:49:40 UTC</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Included Sheet</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Description</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Summary</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Task overview and export metadata</t>