--- v0 (2026-06-30)
+++ v1 (2026-08-18)
@@ -504,51 +504,51 @@
       </c>
       <c r="B4" t="n">
         <v>107</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Processed Video</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>de237_1776227844_de237.mp4</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Exported At</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>2026-06-30 17:49:45 UTC</t>
+          <t>2026-08-18 08:42:09 UTC</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Included Sheet</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Description</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Summary</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Task overview and export metadata</t>